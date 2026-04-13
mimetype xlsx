--- v2 (2026-01-12)
+++ v3 (2026-04-13)
@@ -54,602 +54,602 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_001_leg_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_001_leg_2025.pdf</t>
   </si>
   <si>
     <t>“APROVA A NOVA ESTRUTURA_x000D_
 ADMINISTRATIVA E ORGANIZACIONAL DA_x000D_
 CÂMARA MUNICIPAL DE CASTANHEIRAS, CRIA_x000D_
 CARGOS E ESPECÍFICA AS ATRIBUIÇÕES E_x000D_
 FUNÇÕES DOS SERVIDORES COMISSIONADOS E_x000D_
 DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Executivo Municipal - PREF</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_001_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_001_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ESPECIAL_x000D_
 AO ORÇAMENTO VIGENTE CONFORME_x000D_
 ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_002_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_002_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE CONFORME ART. 7º, 41 E_x000D_
 42, DA LEI 4.320/64 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no_003_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no_003_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE_x000D_
 CONFORME ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_004_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_004_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR POR SUPERÁRVIT_x000D_
 FINANCEIRO AO ORÇAMENTO VIGENTE_x000D_
 CONFORME ART. 7º, 41 E 42, DA LEI 4.320/64 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no_005_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no_005_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A DOAÇÃO DE LOTE URBANO_x000D_
 A IGREJA ASSEMBLEIA DE DEUS_x000D_
 MINISTÉRIO MANANCIAL A, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_006_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_006_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I DA LEI MUNICIPAL_x000D_
 Nº 401 DE 08 DE JUNHO DE 2005 DO_x000D_
 MUNICÍPIO DE CASTANHEIRAS/RO, E DÁ_x000D_
 OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no007_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no007_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÃO,_x000D_
 PELOS PODERES EXECUTIVO E LEGISLATIVO, DE_x000D_
 SERVIDORES PARA OCUPAR CARGO_x000D_
 COMISSIONADO E/OU FUNÇÃO DE CONFIANÇA,_x000D_
 QUE SEJAM PARENTES ATÉ O TERCEIRO GRAU,_x000D_
 AFIM, CONSANGUÍNEO OU CIVIL, DO PREFEITO(A),_x000D_
 VICE-PREFEITO(A), SECRETÁRIOS MUNICIPAIS,_x000D_
 COORDENADORES E VEREADORES, CONFORME_x000D_
 SUMULA VINCULANTE N.13 STF , E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_008_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_008_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A PROMOVER_x000D_
 LEILÕES PÚBLICOS PARA ALIENAÇÃO DE_x000D_
 VEÍCULOS, SUCATAS E BENS IMOVEIS E MOVEIS_x000D_
 INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO_x000D_
 DE CASTANHEIRAS/RO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_no_009_gab_2025_parte_01_1-merged.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_no_009_gab_2025_parte_01_1-merged.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ATRIBUIÇÕES E_x000D_
 ORGANIZAÇÃO ADMINISTRATIVA DO PODER_x000D_
 EXECUTIVO DO MUNICÍPIO DE_x000D_
 CASTANHEIRAS, ESTADO DE RONDÔNIA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_010_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_010_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE CONFORME ART._x000D_
 7º, 41 E 42, DA LEI 4.320/64 E DÁ OUTRAS_x000D_
 PROVIDÊNCIASS”.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_011_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_011_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE CONFORME ART._x000D_
 7º, 41 E 42, DA LEI 4.320/64 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_no_012_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_no_012_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a alteração da lei Municipal nº 401/2005, de 08/06/2005, e da outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no013_gab_2025_1.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no013_gab_2025_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE CONFORME ART. 7º, 41_x000D_
 E 42, DA LEI 4.320/64 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“REGULAMENTA OS FERIADOS MUNICIPAIS_x000D_
 E AS DATAS COMEMORATIVAS, RECEPCIONA_x000D_
 OS FERIADOS E DATAS COMEMORATIVAS_x000D_
 ESTADUAIS E NACIONAIS E INSTITUI_x000D_
 CALENDÁRIO DE FERIADOS NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_015_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_015_gab_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA AS REGRAS PARA CONCESSÃO DE_x000D_
 BENEFÍCIOS PREVIDENCIÁRIOS NO ÂMBITO_x000D_
 DO REGIME PRÓPRIO DE PREVIDÊNCIA_x000D_
 SOCIAL DO MUNICÍPIO DE CASTANHEIRASRO E ESTABELECE REGRAS DE TRANSIÇÃO E_x000D_
 DISPOSIÇÕES TRANSITÓRIAS”.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_no__016_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_no__016_gab_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o recebimento de Honorários advocaticios sucumbenciais pelos assessores e procuradore-geral do Municipio de Castanheiras e da outras Providêcias.</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_017_inteiro-compressed.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_017_inteiro-compressed.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO NO ÂMBITO DO MUNICIPIO DE CASTANHEIRAS,_x000D_
 A LEI FEDERAL N° 14.133 DE 01 DE ABRIL DE 2021, QUE ESTABELECE NORMAS GERAIS_x000D_
 DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, E CONSOLIDA AS NORMAS SOBRE_x000D_
 CONTRATÁÇÕES PÚBLICAS MUNICIPAIS."</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_018_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_018_gab_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA O PLANO DE AMORTIZAÇÃO PARA_x000D_
 EQUACIONAMENTO DO DÉFICIT ATUARIAL DO_x000D_
 REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO_x000D_
 MUNICÍPIO DE CASTANHEIRAS/RO, CONFORME_x000D_
 DIRETRIZES EMANADAS PELA PORTARIA Nº._x000D_
 1.467/2022, E SUAS ALTERAÇÕES, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_019_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_019_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE CONFORME_x000D_
 ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_20_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_20_gab_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I DA LEI MUNICIPAL_x000D_
 Nº 1.107, DE 10 DE JANEIRO DE 2.025, DO_x000D_
 MUNICÍPIO DE CASTANHEIRAS/RO, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/35/21.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/35/21.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A DOAR IMÓVEIS AO_x000D_
 ESTADO DE RONDÔNIA”.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_022_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_022_gab_2025.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_no_023_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_no_023_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A (LDO) LEI DE DIRETRIZES_x000D_
 ORÇAMENTÁRIA PARA O EXERCÍCIO DE_x000D_
 2.026 DO MUNICIPIO DE CASTANHEIRAS-RO,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_024_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_024_gab_2025.pdf</t>
   </si>
   <si>
     <t>“NSTITUI O PROGRAMA DE_x000D_
 REGULARIZAÇÃO FISCAL DO MUNICÍPIO_x000D_
 DE CASTANHEIRAS - REFIS NO ANO DE 2025”.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_no_025_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_no_025_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE CONFORME_x000D_
 ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_no_027_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_no_027_gab_2025.pdf</t>
   </si>
   <si>
     <t>DE MAIO DE 2.025_x000D_
 “DISPÕE SOBRE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE CONFORME_x000D_
 ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_029_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_029_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ESPECIALAO_x000D_
 ORÇAMENTO VIGENTE CONFORME_x000D_
 ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_030_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_030_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO_x000D_
 DOS CAMPEONATOS DE FUTEBOL DE_x000D_
 CAMPO E FUTSAL NO MUNICÍPIO DE_x000D_
 CASTANHEIRAS/RO”.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_031_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_031_gab_2025.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_032_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_032_gab_2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A AQUISIÇÃO DA ÁREA DE_x000D_
 TERRAS QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_no034_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_no034_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE E ESTABELECE FORMAS DE_x000D_
 CONCESSÃO DE DIÁRIAS AOS SERVIDORES_x000D_
 PÚBLICOS NO ÂMBITO DO PODER_x000D_
 EXECUTIVO MUNICIPAL, E DA OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_no_035_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_no_035_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA ESCOLINHA_x000D_
 DE FUTEBOL E FUTSAL NO ÂMBITO DO_x000D_
 MUNICÍPIO DE CASTANHEIRAS/RO E DA_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_037_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_037_gab_2025.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_no038_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_no038_gab_2025.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_no_039_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_no_039_gab_2025.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_dde_lei_no_040_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_dde_lei_no_040_gab_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE_x000D_
 CONFORME ART. 7º, 41 E 42, DA LEI 4.320/64_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_041_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_041_gab_2025.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_042_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_042_gab_2025.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de__lei_no_043.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de__lei_no_043.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre crédito especial ao  Orçamento vigente conforme art. 7º, 41 e 42 da lei 4.320/64 e da outras Providências.</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_no_044_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_no_044_gab_2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PLAN0 PLURIANUAL NO ÂMBITO_x000D_
 DO MUNICÍPIO DE CASTANHEIRAS-RO PARA_x000D_
 PERIODO DE 2026 A 2029, E DA OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Batista Minas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__no_001-2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__no_001-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: REQUER DO EXM° SR. PREFEITO, CÍCERO GODOI QUE SEJA IMPLANTADO UM ESTUDO DE VIABILIDADE PARA CRIAÇÃO DE GRATIFICAÇÃO PARA TODOS SERVIDORES DO MUNICÍPIO DE CASTANHEIRAS-RO, COM FOCO NO INCENTIVO AO SERVIDORES E TAMBÉM COMERCIO LOCAL.</t>
   </si>
   <si>
     <t>Rafael Silva</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__no_002-2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__no_002-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: REQUER DO EXM° SR. PREFEITO, CÍCERO GODOI QUE FAÇA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DAS VIAS DA AGROVILA E QUE SEJA FEITA O PATROLAMENTO COM LIMPEZA DAS VIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_028_gab_2024.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_028_gab_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO,_x000D_
 MANUTENÇÃO, GESTÃO E_x000D_
 DENOMINAÇÃO DO VIVEIRO_x000D_
 MUNICIPAL DE CASTANHEIRAS/RO”.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_emenda_organica_001_gab_2025.pdf</t>
+    <t>http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_emenda_organica_001_gab_2025.pdf</t>
   </si>
   <si>
     <t>"EMENDA A LEI ORGÂNICA MUNICIPAL PARA ESTABELECER REGRAS DO REGIME PRÓPRIO DE PREVIDENCIA SOCIAL DO MUNICIPIO DE CASTANHEIRAS-RO. DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103, DE 2019, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -956,68 +956,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_001_leg_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_001_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_002_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no_003_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_004_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no_005_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_006_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no007_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_008_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_no_009_gab_2025_parte_01_1-merged.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_010_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_011_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_no_012_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no013_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_015_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_no__016_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_017_inteiro-compressed.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_018_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_019_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_20_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/35/21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_022_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_no_023_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_024_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_no_025_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_no_027_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_029_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_030_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_031_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_032_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_no034_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_no_035_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_037_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_no038_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_no_039_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_dde_lei_no_040_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_041_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_042_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de__lei_no_043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_no_044_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_028_gab_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_emenda_organica_001_gab_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_no_001_leg_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_no_001_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_no_002_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_no_003_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_004_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_no_005_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_no_006_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no007_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_no_008_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_no_009_gab_2025_parte_01_1-merged.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_no_010_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_no_011_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_no_012_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no013_gab_2025_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_no_015_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_no__016_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_017_inteiro-compressed.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_no_018_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_no_019_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_no_20_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/35/21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_no_022_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_no_023_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/45/projeto_de_lei_no_024_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_no_025_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_no_027_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_no_029_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_030_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_de_lei_no_031_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_032_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_no034_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_no_035_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_no_037_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_no038_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_no_039_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_dde_lei_no_040_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_041_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_no_042_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de__lei_no_043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_no_044_gab_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/13/requerimento__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_028_gab_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.castanheiras.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_emenda_organica_001_gab_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="250.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>